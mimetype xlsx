--- v2 (2026-06-22)
+++ v3 (2026-11-04)
@@ -513,61 +513,61 @@
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:1">
       <c r="A10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" t="s">
         <v>6</v>