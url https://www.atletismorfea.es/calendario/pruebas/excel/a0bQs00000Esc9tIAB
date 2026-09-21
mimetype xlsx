--- v5 (2026-08-07)
+++ v6 (2026-09-21)
@@ -32,54 +32,54 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Prueba</t>
   </si>
   <si>
     <t>5km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>10km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>20km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>Medio maratón Marcha Masc.</t>
   </si>
   <si>
     <t>30km Marcha MASC. RUTA</t>
   </si>
   <si>
+    <t>35km Marcha MASC. RUTA</t>
+  </si>
+  <si>
     <t>Maratón Marcha Hombres</t>
-  </si>
-[...1 lines deleted...]
-    <t>35km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>5km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>10km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>20km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>Medio maratón Marcha Fem.</t>
   </si>
   <si>
     <t>Maratón Marcha Mujeres</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>